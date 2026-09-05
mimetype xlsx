--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t xml:space="preserve">AUTODÍLY VITÁSKOVI</t>
   </si>
   <si>
     <t xml:space="preserve">Masarykovo náměstí 72</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Doprava, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/autodilynapajedla</t>
   </si>
   <si>
     <t xml:space="preserve">Barf Food Pešina</t>
   </si>
   <si>
     <t xml:space="preserve">Masarykovo nám. 648</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.kovinfish.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Lékárna Mafarmia</t>
   </si>
   <si>
     <t xml:space="preserve">Sadová 1042</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.lekarnanapajedla.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Lékárna Medica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo náměstí 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napajedla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://lekarna-medica.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">LENA - Pavlína Palčíková</t>
   </si>
   <si>
     <t xml:space="preserve">Masarykovo náměstí 695</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Mimoškolní aktivity dětí, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/share/1ErrsRBTKo/?mibextid=wwXIfr</t>
   </si>
   <si>
     <t xml:space="preserve">MetroLink s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Zámoraví 820</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
@@ -313,50 +331,68 @@
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Oděvy a Obuv</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pohodlneboty.cz</t>
   </si>
   <si>
     <t xml:space="preserve">PAHRBEK s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Pahrbek 735</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pahrbek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potisky a polepy Šopík</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nábřeží 1348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napajedla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mistrtisku.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Střelnice Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">Zámoraví 17</t>
   </si>
   <si>
     <t xml:space="preserve">Napajedla</t>
   </si>
   <si>
     <t xml:space="preserve">76361</t>
   </si>
   <si>
     <t xml:space="preserve">Mimoškolní aktivity dětí, Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://avzonapajedla.estranky.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">SUPP STORE s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Palackého 97</t>
   </si>
@@ -759,254 +795,306 @@
       </c>
       <c r="G12" s="0">
         <v>17.5111763</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0">
-        <v>49.1717426</v>
+        <v>49.1704276</v>
       </c>
       <c r="G13" s="0">
-        <v>17.5119525</v>
+        <v>17.5119188</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0">
-        <v>49.1756701</v>
+        <v>49.1717426</v>
       </c>
       <c r="G14" s="0">
-        <v>17.50341</v>
+        <v>17.5119525</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F15" s="0">
-        <v>49.1716376</v>
+        <v>49.1756701</v>
       </c>
       <c r="G15" s="0">
-        <v>17.5119284</v>
+        <v>17.50341</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0">
-        <v>49.1714801</v>
+        <v>49.1716376</v>
       </c>
       <c r="G16" s="0">
-        <v>17.5125238</v>
+        <v>17.5119284</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0">
-        <v>49.1576927</v>
+        <v>49.1714801</v>
       </c>
       <c r="G17" s="0">
-        <v>17.5122054</v>
+        <v>17.5125238</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0">
-        <v>49.1749253</v>
+        <v>49.1576927</v>
       </c>
       <c r="G18" s="0">
-        <v>17.5015457</v>
+        <v>17.5122054</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F19" s="0">
-        <v>49.1749259</v>
+        <v>49.1782888</v>
       </c>
       <c r="G19" s="0">
-        <v>17.5146928</v>
+        <v>17.516425</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="0">
-        <v>49.1727063</v>
+        <v>49.1749253</v>
       </c>
       <c r="G20" s="0">
-        <v>17.511705</v>
+        <v>17.5015457</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F21" s="0">
+        <v>49.1749259</v>
+      </c>
+      <c r="G21" s="0">
+        <v>17.5146928</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F22" s="0">
+        <v>49.1727063</v>
+      </c>
+      <c r="G22" s="0">
+        <v>17.511705</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F23" s="0">
         <v>49.1717451</v>
       </c>
-      <c r="G21" s="0">
+      <c r="G23" s="0">
         <v>17.5126888</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>